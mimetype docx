--- v0 (2026-05-01)
+++ v1 (2026-06-28)
@@ -309,1699 +309,1732 @@
           </w:tcPr>
           <w:p w:rsidR="001E5B87" w:rsidRPr="00F40002" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+    <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00C46C5C" w:rsidP="004C5C0E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E5B87">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ЗАХТЕВ ЗА ПОТВРЂИВАЊЕ ИСПУЊЕНОСТИ УСЛОВА У ПОГЛЕДУ ЖИВОТНЕ СРЕДИНЕ ОБЈЕКТА У КОМЕ СЕ ОБАВЉА ЕНЕРГЕТСКА ДЕЛАТНОСТ</w:t>
+        <w:t>ЗАХТЕВ ЗА УТВРЂИВАЊЕ</w:t>
+      </w:r>
+      <w:r w:rsidR="00450A4A" w:rsidRPr="001E5B87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ИСПУЊЕНОСТИ УСЛОВА У ПОГЛЕДУ </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06678">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЗАШТИТЕ </w:t>
+      </w:r>
+      <w:r w:rsidR="00450A4A" w:rsidRPr="001E5B87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЖИВОТНЕ СРЕДИНЕ ОБЈЕКТА У КОМЕ СЕ ОБАВЉА ЕНЕРГЕТСКА ДЕЛАТНОСТ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
+    <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="00C03653">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5B87">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B43D2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>На основу члана 22. Закона о енергетици (</w:t>
       </w:r>
-      <w:r w:rsidR="00982EAA" w:rsidRPr="001E5B87">
+      <w:r w:rsidR="00982EAA" w:rsidRPr="004B43D2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>„Службени гласник РС“ број</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E5B87">
+      <w:r w:rsidR="00C46C5C" w:rsidRPr="004B43D2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 145/2014,95/2018-др.закон, 40/2021, 35/2023 –др.закон</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03653" w:rsidRPr="004B43D2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 62/2023, 94/2024 и 109/2025 –др.закон</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B43D2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 145/14) и Закона о заштити животне средине (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00982EAA" w:rsidRPr="001E5B87">
+        <w:t>) и Закона о заштити животне средине (</w:t>
+      </w:r>
+      <w:r w:rsidR="00982EAA" w:rsidRPr="004B43D2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>„Службени гласник РС“ број</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E5B87">
+      <w:r w:rsidR="00C03653" w:rsidRPr="004B43D2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 135/04, 36/09</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00982EAA" w:rsidRPr="001E5B87">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C03653" w:rsidRPr="004B43D2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>135/04, 36/09-др.закон, 72/09 -др.закон, 43/11-Одлука УС,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03653" w:rsidRPr="004B43D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C03653" w:rsidRPr="004B43D2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>14/2016, 76/2018, 95/2018 – др.закон и 95/2018 – др.закон</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03653" w:rsidRPr="004B43D2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E5B87">
+        <w:t>) подносим захтев за у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B43D2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...79 lines deleted...]
-        <w:t>закон, 43/11- одлука УС и 14/16) подносим захтев за потврђивање испуњености услова у погледу животне средине објекта у коме се обавља енергетска делатност ПРОЈЕКТА___________________________________________________________________</w:t>
+        <w:t>тврђивање испуњености услова у погледу животне средине објекта у коме се обавља енергетска делатност ПРОЈЕКТА___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
+    <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E5B87">
+      <w:r w:rsidRPr="004B43D2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>____________________________________________________________________________  на катастарској парцели бр. _____________ К.О. _______________________ , на територији града/општине ______________________________ , носиоца пројекта ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
+    <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E5B87">
+      <w:r w:rsidRPr="004B43D2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+    <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E5B87" w:rsidRPr="00F40002" w:rsidRDefault="001E5B87" w:rsidP="001E5B87">
+    <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001E5B87">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E5B87" w:rsidRPr="00573848" w:rsidRDefault="001E5B87" w:rsidP="001E5B87">
+    <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001E5B87">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00573848">
+      <w:r w:rsidRPr="004B43D2">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Уз захтев достављам:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="568"/>
         <w:gridCol w:w="5811"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E5B87" w:rsidRPr="00573848" w:rsidTr="001D5E95">
+      <w:tr w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidTr="001D5E95">
         <w:trPr>
           <w:trHeight w:val="741"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="00573848" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00573848">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="00573848" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00573848">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="00573848" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00573848">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Форма документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E5B87" w:rsidRPr="00F40002" w:rsidTr="001D5E95">
+      <w:tr w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidTr="001D5E95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="00F40002" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F40002">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="001E5B87" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E5B87">
+            <w:r w:rsidRPr="004B43D2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Доказ о уплати републичке административне таксе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="001E5B87" w:rsidRDefault="001E5B87" w:rsidP="001E5B87">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001E5B87">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E5B87">
+            <w:r w:rsidRPr="004B43D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Оригинал/оверена копија</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001E5B87" w:rsidRDefault="001E5B87" w:rsidP="001E5B87">
+    <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001E5B87">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E5B87" w:rsidRPr="00FB54FF" w:rsidRDefault="001E5B87" w:rsidP="001E5B87">
+    <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001E5B87">
       <w:pPr>
         <w:pStyle w:val="tekstdokumenta"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FB54FF">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="004B43D2">
+        <w:t>Упознат/а сам са одредбом члана 103. став 3. Закона о општем управном поступку („Службени гласник РС“, бр. 18/2016), којом је прописано да у поступку који се покреће по захтеву странке орган може</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B43D2">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB54FF">
-        <w:t>да врши увид, прибавља и обрађује личне податке о чињеницама о којима се води службена евиденција када је то неопходно за одлучивање, осим ако странка изричито изјави да ће те податке прибавити сама. Ако странка у року не поднесе личне податке неопходне за одлучивање органа, захтев за покретање поступка ће се сматрати неуредним.</w:t>
+      <w:r w:rsidRPr="004B43D2">
+        <w:t xml:space="preserve">да врши увид, прибавља и обрађује личне податке о чињеницама о којима се води службена евиденција када је то неопходно за одлучивање, осим ако странка изричито изјави да ће </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B43D2">
+        <w:lastRenderedPageBreak/>
+        <w:t>те податке прибавити сама. Ако странка у року не поднесе личне податке неопходне за одлучивање органа, захтев за покретање поступка ће се сматрати неуредним.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E5B87" w:rsidRDefault="001E5B87" w:rsidP="001E5B87">
+    <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001E5B87">
       <w:pPr>
         <w:pStyle w:val="tekstdokumenta"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E5B87" w:rsidRPr="001E5B87" w:rsidRDefault="001E5B87" w:rsidP="001E5B87">
+    <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001E5B87">
       <w:pPr>
         <w:pStyle w:val="tekstdokumenta"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="522"/>
         <w:gridCol w:w="4831"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E5B87" w:rsidRPr="00F40002" w:rsidTr="001D5E95">
+      <w:tr w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidTr="001D5E95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="00F40002" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="00F40002" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="00F40002" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F40002">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ОЗНАЧИТЕ ЗНАКОМ X У ПОЉИМА ИСПОД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E5B87" w:rsidRPr="00573848" w:rsidTr="001D5E95">
+      <w:tr w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidTr="001D5E95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="00573848" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00573848">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="00573848" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00573848">
+            <w:r w:rsidRPr="004B43D2">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Подаци из документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="00573848" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00573848">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Сагласан сам да податке прибави орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="00573848" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00573848">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Достављам сам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E5B87" w:rsidRPr="00F40002" w:rsidTr="001D5E95">
+      <w:tr w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidTr="001D5E95">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="522" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="00F40002" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F40002">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>.</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="00F40002" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001E5B87">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Опционо/решење о давању сагласности на студију о процени утицаја/решење да није потребна процена утицаја</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="00F40002" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001E5B87" w:rsidRPr="00F40002" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
+          <w:p w:rsidR="001E5B87" w:rsidRPr="004B43D2" w:rsidRDefault="001E5B87" w:rsidP="001D5E95">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+    <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
+    <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E5B87">
+      <w:r w:rsidRPr="004B43D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Напомене:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="0048663A">
+    <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="0048663A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E5B87">
+      <w:r w:rsidRPr="004B43D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Општинска управа  је дужна да  реши предмет  у  року од </w:t>
       </w:r>
-      <w:r w:rsidR="0048663A">
+      <w:r w:rsidR="0048663A" w:rsidRPr="004B43D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E5B87">
+      <w:r w:rsidRPr="004B43D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> дана од достављања уредне </w:t>
       </w:r>
-      <w:r w:rsidR="00982EAA" w:rsidRPr="001E5B87">
+      <w:r w:rsidR="00982EAA" w:rsidRPr="004B43D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>документације</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E5B87">
+      <w:r w:rsidRPr="004B43D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
+    <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
+    <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2000"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E5B87">
+      <w:r w:rsidRPr="004B43D2">
         <w:rPr>
           <w:rStyle w:val="Bodytext6"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Таксе/накнаде:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E5B87">
+      <w:r w:rsidRPr="004B43D2">
         <w:rPr>
           <w:rStyle w:val="Bodytext6"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
+    <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E5B87">
+      <w:r w:rsidRPr="004B43D2">
         <w:rPr>
           <w:rStyle w:val="Bodytext6"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Републичка административна такса у износу од 29.360,00 динара (за Тар. бр. 140) Тарифе републичких административних такси и накнада  се уплаћује на текући рачун број </w:t>
-[...66 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t>Републичка адми</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03653" w:rsidRPr="004B43D2">
         <w:rPr>
           <w:rStyle w:val="Bodytext6"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>нистрати</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77FA9">
+        <w:rPr>
+          <w:rStyle w:val="Bodytext6"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>вна такса</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77FA9">
+        <w:rPr>
+          <w:rStyle w:val="Bodytext6"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve"> према т</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77FA9">
+        <w:rPr>
+          <w:rStyle w:val="Bodytext6"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>арифн</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77FA9">
+        <w:rPr>
+          <w:rStyle w:val="Bodytext6"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03653" w:rsidRPr="004B43D2">
+        <w:rPr>
+          <w:rStyle w:val="Bodytext6"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> број</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77FA9">
+        <w:rPr>
+          <w:rStyle w:val="Bodytext6"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77FA9">
+        <w:rPr>
+          <w:rStyle w:val="Bodytext6"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 140</w:t>
+      </w:r>
+      <w:r w:rsidR="004B43D2" w:rsidRPr="004B43D2">
+        <w:rPr>
+          <w:rStyle w:val="Bodytext6"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о републичким административним таксама  се уплаћује на жиро</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B43D2">
+        <w:rPr>
+          <w:rStyle w:val="Bodytext6"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рачун број </w:t>
+      </w:r>
+      <w:r w:rsidR="004B43D2" w:rsidRPr="004B43D2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+        <w:t>840-742221843-57 са позивом на број 97 82 24009122 – у корист републичке административне таксе</w:t>
+      </w:r>
+      <w:r w:rsidR="004B43D2" w:rsidRPr="004B43D2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Bodytext6"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+    <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Bodytext6"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9503" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="-106" w:type="dxa"/>
         <w:tblLook w:val="00A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4428"/>
         <w:gridCol w:w="5075"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidTr="001E5B87">
+      <w:tr w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidTr="001E5B87">
         <w:trPr>
           <w:trHeight w:val="1473"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>У________________________________,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __________________________ године</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5075" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidTr="001E5B87">
+      <w:tr w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidTr="001E5B87">
         <w:trPr>
           <w:trHeight w:val="585"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000001"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00982EAA" w:rsidP="001E5B87">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00982EAA" w:rsidP="001E5B87">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Име и презиме/пословно име</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> подносиоца захтева</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidTr="001E5B87">
+      <w:tr w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidTr="001E5B87">
         <w:trPr>
           <w:trHeight w:val="335"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ЈМБГ/ПИБ и МБ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidTr="001E5B87">
+      <w:tr w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidTr="001E5B87">
         <w:trPr>
           <w:trHeight w:val="495"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000001"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00982EAA" w:rsidP="001E5B87">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00982EAA" w:rsidP="001E5B87">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Адреса/седиште</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidTr="001E5B87">
+      <w:tr w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidTr="001E5B87">
         <w:trPr>
           <w:trHeight w:val="559"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000001"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00982EAA" w:rsidP="001E5B87">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00982EAA" w:rsidP="001E5B87">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Контакт телефон</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="001E5B87">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidTr="001E5B87">
+      <w:tr w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidTr="001E5B87">
         <w:trPr>
           <w:trHeight w:val="303"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000001"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00450A4A" w:rsidRPr="001E5B87" w:rsidRDefault="00982EAA" w:rsidP="001E5B87">
+          <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00982EAA" w:rsidP="001E5B87">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B43D2">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Потпис (и печат за правно лице)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00450A4A" w:rsidRPr="0048663A" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
+    <w:p w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidRDefault="00450A4A" w:rsidP="004C5C0E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00450A4A" w:rsidRPr="0048663A" w:rsidSect="00FE5357">
+    <w:sectPr w:rsidR="00450A4A" w:rsidRPr="004B43D2" w:rsidSect="00FE5357">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1618" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="-6145"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="002657BE" w:rsidRDefault="002657BE" w:rsidP="0041341B">
+    <w:p w:rsidR="00215C21" w:rsidRDefault="00215C21" w:rsidP="0041341B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="002657BE" w:rsidRDefault="002657BE" w:rsidP="0041341B">
+    <w:p w:rsidR="00215C21" w:rsidRDefault="00215C21" w:rsidP="0041341B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Courier"/>
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="002657BE" w:rsidRDefault="002657BE">
+    <w:p w:rsidR="00215C21" w:rsidRDefault="00215C21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="002657BE" w:rsidRDefault="002657BE">
+    <w:p w:rsidR="00215C21" w:rsidRDefault="00215C21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="19A326E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B90ED0F8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -2121,147 +2154,150 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="180"/>
   <w:embedSystemFonts/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0041341B"/>
     <w:rsid w:val="000027E6"/>
     <w:rsid w:val="00010374"/>
     <w:rsid w:val="00025AFA"/>
     <w:rsid w:val="0004587E"/>
     <w:rsid w:val="00051798"/>
     <w:rsid w:val="00055879"/>
     <w:rsid w:val="00055997"/>
     <w:rsid w:val="00080815"/>
     <w:rsid w:val="000A53AD"/>
     <w:rsid w:val="000C41CE"/>
     <w:rsid w:val="000C6EF7"/>
     <w:rsid w:val="000C7F06"/>
     <w:rsid w:val="000F1B59"/>
     <w:rsid w:val="00106A6F"/>
     <w:rsid w:val="00107A12"/>
     <w:rsid w:val="0011164E"/>
     <w:rsid w:val="00123AD7"/>
     <w:rsid w:val="00130AB4"/>
     <w:rsid w:val="00131DDB"/>
     <w:rsid w:val="00141231"/>
     <w:rsid w:val="0015225B"/>
     <w:rsid w:val="0017413E"/>
     <w:rsid w:val="00177F45"/>
     <w:rsid w:val="001A0E78"/>
     <w:rsid w:val="001B110B"/>
     <w:rsid w:val="001E5B87"/>
     <w:rsid w:val="001F6B1E"/>
     <w:rsid w:val="002029FC"/>
+    <w:rsid w:val="00215C21"/>
     <w:rsid w:val="00224F71"/>
     <w:rsid w:val="00227319"/>
     <w:rsid w:val="00227F5C"/>
     <w:rsid w:val="0023494D"/>
     <w:rsid w:val="00240850"/>
     <w:rsid w:val="002657BE"/>
     <w:rsid w:val="00266712"/>
     <w:rsid w:val="00266824"/>
     <w:rsid w:val="002670B2"/>
     <w:rsid w:val="00284F4D"/>
     <w:rsid w:val="00294D82"/>
     <w:rsid w:val="00295041"/>
     <w:rsid w:val="00296681"/>
     <w:rsid w:val="002A35F8"/>
     <w:rsid w:val="002C78D2"/>
     <w:rsid w:val="002C7A84"/>
     <w:rsid w:val="002D0E38"/>
     <w:rsid w:val="002D7A62"/>
     <w:rsid w:val="002E0333"/>
     <w:rsid w:val="002E20FD"/>
     <w:rsid w:val="002E697B"/>
     <w:rsid w:val="003047CD"/>
     <w:rsid w:val="0032450A"/>
     <w:rsid w:val="00330FB2"/>
     <w:rsid w:val="00341101"/>
     <w:rsid w:val="00355BAE"/>
     <w:rsid w:val="00375A0F"/>
     <w:rsid w:val="0038170E"/>
+    <w:rsid w:val="0039146C"/>
     <w:rsid w:val="003A3A71"/>
     <w:rsid w:val="003A4CA4"/>
     <w:rsid w:val="003D0790"/>
     <w:rsid w:val="003E6677"/>
     <w:rsid w:val="00404CE3"/>
     <w:rsid w:val="0041341B"/>
     <w:rsid w:val="00420552"/>
     <w:rsid w:val="00443B8D"/>
     <w:rsid w:val="00450A4A"/>
     <w:rsid w:val="004536B6"/>
     <w:rsid w:val="004550C6"/>
     <w:rsid w:val="004563F5"/>
     <w:rsid w:val="004569A4"/>
     <w:rsid w:val="00480625"/>
     <w:rsid w:val="00480C1F"/>
     <w:rsid w:val="00483C81"/>
     <w:rsid w:val="0048663A"/>
     <w:rsid w:val="004A16B2"/>
     <w:rsid w:val="004A31D5"/>
+    <w:rsid w:val="004B43D2"/>
     <w:rsid w:val="004C5C0E"/>
     <w:rsid w:val="004F6413"/>
     <w:rsid w:val="00532FF9"/>
     <w:rsid w:val="00544751"/>
     <w:rsid w:val="0054740F"/>
     <w:rsid w:val="00551E70"/>
     <w:rsid w:val="0058233B"/>
     <w:rsid w:val="005A2993"/>
     <w:rsid w:val="005B50FF"/>
     <w:rsid w:val="005F40F3"/>
     <w:rsid w:val="006077D3"/>
     <w:rsid w:val="0061064D"/>
     <w:rsid w:val="00613EB1"/>
     <w:rsid w:val="0061747D"/>
     <w:rsid w:val="00631E1F"/>
     <w:rsid w:val="00637AFD"/>
     <w:rsid w:val="00644A81"/>
     <w:rsid w:val="0065113F"/>
     <w:rsid w:val="006648F0"/>
     <w:rsid w:val="00665BC3"/>
     <w:rsid w:val="0066727D"/>
     <w:rsid w:val="006712A6"/>
     <w:rsid w:val="0067721B"/>
     <w:rsid w:val="00693853"/>
     <w:rsid w:val="006954A6"/>
@@ -2341,152 +2377,158 @@
     <w:rsid w:val="00B27209"/>
     <w:rsid w:val="00B4559F"/>
     <w:rsid w:val="00B4586B"/>
     <w:rsid w:val="00B47966"/>
     <w:rsid w:val="00B50B14"/>
     <w:rsid w:val="00B50C3E"/>
     <w:rsid w:val="00B5275A"/>
     <w:rsid w:val="00B622C6"/>
     <w:rsid w:val="00B72986"/>
     <w:rsid w:val="00B80778"/>
     <w:rsid w:val="00B811A8"/>
     <w:rsid w:val="00B817C8"/>
     <w:rsid w:val="00B84442"/>
     <w:rsid w:val="00B92E59"/>
     <w:rsid w:val="00B970FF"/>
     <w:rsid w:val="00BC0601"/>
     <w:rsid w:val="00BC194D"/>
     <w:rsid w:val="00BC7B1C"/>
     <w:rsid w:val="00BD3443"/>
     <w:rsid w:val="00BD74C2"/>
     <w:rsid w:val="00BE2A98"/>
     <w:rsid w:val="00BF0C5A"/>
     <w:rsid w:val="00BF280E"/>
     <w:rsid w:val="00C01BD0"/>
     <w:rsid w:val="00C033E6"/>
+    <w:rsid w:val="00C03653"/>
+    <w:rsid w:val="00C06678"/>
     <w:rsid w:val="00C21AE2"/>
     <w:rsid w:val="00C27569"/>
+    <w:rsid w:val="00C46C5C"/>
     <w:rsid w:val="00C74DB8"/>
     <w:rsid w:val="00CA1F13"/>
     <w:rsid w:val="00CB58A5"/>
     <w:rsid w:val="00CB6BA8"/>
     <w:rsid w:val="00CC48E5"/>
     <w:rsid w:val="00CD194C"/>
     <w:rsid w:val="00CD791A"/>
     <w:rsid w:val="00CE0ABF"/>
     <w:rsid w:val="00CE1A45"/>
     <w:rsid w:val="00D20307"/>
     <w:rsid w:val="00D30AD6"/>
     <w:rsid w:val="00D37911"/>
     <w:rsid w:val="00D65B48"/>
     <w:rsid w:val="00D678A9"/>
     <w:rsid w:val="00D72DD9"/>
     <w:rsid w:val="00D76A0B"/>
     <w:rsid w:val="00DA19B5"/>
     <w:rsid w:val="00DB0FD4"/>
     <w:rsid w:val="00DB7CAF"/>
     <w:rsid w:val="00DC1E55"/>
     <w:rsid w:val="00DC528C"/>
     <w:rsid w:val="00DD7E7B"/>
     <w:rsid w:val="00DF2793"/>
     <w:rsid w:val="00E1135A"/>
     <w:rsid w:val="00E16CE6"/>
     <w:rsid w:val="00E21816"/>
     <w:rsid w:val="00E232E4"/>
+    <w:rsid w:val="00E30C4F"/>
+    <w:rsid w:val="00E32794"/>
     <w:rsid w:val="00E3784F"/>
     <w:rsid w:val="00E46182"/>
+    <w:rsid w:val="00E77FA9"/>
     <w:rsid w:val="00E9493D"/>
     <w:rsid w:val="00EA2D16"/>
     <w:rsid w:val="00EB0F36"/>
     <w:rsid w:val="00EB21B7"/>
     <w:rsid w:val="00EB44E7"/>
     <w:rsid w:val="00EC548C"/>
     <w:rsid w:val="00ED66C1"/>
     <w:rsid w:val="00EE1314"/>
     <w:rsid w:val="00EF161E"/>
     <w:rsid w:val="00F12E37"/>
     <w:rsid w:val="00F1323D"/>
     <w:rsid w:val="00F1517C"/>
     <w:rsid w:val="00F21A83"/>
     <w:rsid w:val="00F407A7"/>
     <w:rsid w:val="00F40C5A"/>
     <w:rsid w:val="00F60FD0"/>
     <w:rsid w:val="00F82CFD"/>
     <w:rsid w:val="00FC3D54"/>
     <w:rsid w:val="00FC587D"/>
     <w:rsid w:val="00FD033E"/>
     <w:rsid w:val="00FD0B0D"/>
     <w:rsid w:val="00FE4DF4"/>
     <w:rsid w:val="00FE5357"/>
     <w:rsid w:val="00FE7B8A"/>
     <w:rsid w:val="00FF1AB0"/>
     <w:rsid w:val="00FF54C8"/>
     <w:rsid w:val="00FF7420"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6146"/>
+    <o:shapedefaults v:ext="edit" spidmax="8194"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="SimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="toc 7" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="toc 8" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="toc 9" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="footnote text" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="caption" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="footnote reference" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Title" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtitle" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
@@ -2595,50 +2637,73 @@
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000C41CE"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="00000A"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="sr-Latn-CS" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00C46C5C"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -2996,51 +3061,50 @@
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="wyq060---pododeljak">
     <w:name w:val="wyq060---pododeljak"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE5357"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="31"/>
       <w:szCs w:val="31"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="normalprored">
     <w:name w:val="normalprored"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE5357"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stil1tekst">
     <w:name w:val="stil_1tekst"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00404CE3"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:ind w:left="525" w:right="525" w:firstLine="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
@@ -3110,50 +3174,64 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001E5B87"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:lang w:val="sr-Latn-CS" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F6B1E"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="119"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C46C5C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="SimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
@@ -3803,51 +3881,77 @@
   <w:divs>
     <w:div w:id="844976344">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="844976345">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1108283043">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1616210979">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1948922233">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -4129,75 +4233,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F73747B-B60C-43BF-A395-892DE524A5D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>387</Words>
-  <Characters>2210</Characters>
+  <Words>398</Words>
+  <Characters>2272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>МОДЕЛИ АДМИНИСТРАТИВНИХ ПОСТУПАКА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2592</CharactersWithSpaces>
+  <CharactersWithSpaces>2665</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>МОДЕЛИ АДМИНИСТРАТИВНИХ ПОСТУПАКА</dc:title>
   <dc:creator>Milos Stanojcic</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>15.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
     <vt:i4>0</vt:i4>